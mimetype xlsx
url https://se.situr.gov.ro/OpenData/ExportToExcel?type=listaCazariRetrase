--- v0 (2026-04-04)
+++ v1 (2026-06-13)
@@ -1,62 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radba3d7bebf84f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4904a8b3f65d40b7aa490651b792bf1b.psmdcp" Id="R1e7088bc14e44b7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20e8c34f6be7481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/980ccc56816144af92fd85524192fb29.psmdcp" Id="R3854f0b3ca6f4bd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Listă" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
-    <x:t>LISTA STRUCTURILOR DE PRIMIRE TURISTICE CU FUNCȚIUNI DE CAZARE ALE CĂROR CERTIFICATE DE CLASIFICARE AU FOST RETRASE - ACTUALIZATĂ LA 04.04.2026</x:t>
+    <x:t>LISTA STRUCTURILOR DE PRIMIRE TURISTICE CU FUNCȚIUNI DE CAZARE ALE CĂROR CERTIFICATE DE CLASIFICARE AU FOST RETRASE - ACTUALIZATĂ LA 13.06.2026</x:t>
   </x:si>
   <x:si>
     <x:t>Tip unitate</x:t>
   </x:si>
   <x:si>
     <x:t>Nume unitate</x:t>
   </x:si>
   <x:si>
     <x:t>Categorie</x:t>
   </x:si>
   <x:si>
     <x:t>Număr spații</x:t>
   </x:si>
   <x:si>
     <x:t>Număr locuri</x:t>
   </x:si>
   <x:si>
     <x:t>Alte detalii adresă</x:t>
   </x:si>
   <x:si>
     <x:t>Tip localitate</x:t>
   </x:si>
   <x:si>
     <x:t>Localitate componentă</x:t>
   </x:si>
@@ -601,50 +601,89 @@
     <x:t>Domneşti</x:t>
   </x:si>
   <x:si>
     <x:t>Com. Domneşti, Sat Domneşti</x:t>
   </x:si>
   <x:si>
     <x:t>ILFOV</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> PIR INTERNATIONAL</x:t>
   </x:si>
   <x:si>
     <x:t>J23/564/2002</x:t>
   </x:si>
   <x:si>
     <x:t>5678986</x:t>
   </x:si>
   <x:si>
     <x:t>3729/1470</x:t>
   </x:si>
   <x:si>
     <x:t>03.12.2009</x:t>
   </x:si>
   <x:si>
     <x:t>280404/26.01.2023/ 175085/DC/25.01.2023/ PROCES VERBAL 4554/17.01.2023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STR 41 B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STR. Calea Victoriei , NR. 112  , ET. 6 , AP. 71</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Sector </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bucureşti</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mun. Bucureşti, Sector 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUNICIPIUL BUCUREŞTI</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> STR ASSET MANAGEMENT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>J40/6566/2019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41137103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.09.2022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PVCSC 7831/30.04.2026</x:t>
   </x:si>
   <x:si>
     <x:t>ANEMONA</x:t>
   </x:si>
   <x:si>
     <x:t>4 - STELE</x:t>
   </x:si>
   <x:si>
     <x:t>10</x:t>
   </x:si>
   <x:si>
     <x:t>20</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STR. Strada Mihai Eminescu , NR. 18   </x:t>
   </x:si>
   <x:si>
     <x:t>Oraş Sinaia</x:t>
   </x:si>
   <x:si>
     <x:t>PRAHOVA</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> MIUŢESCU ANEMONA CRISTIANA</x:t>
   </x:si>
@@ -1152,64 +1191,64 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:T24"/>
+  <x:dimension ref="A1:T25"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="21" max="16384" width="9.140625" style="1" customWidth="1"/>
     <x:col min="1" max="1" width="22.567768" style="1" customWidth="1"/>
     <x:col min="2" max="2" width="21.139196" style="1" customWidth="1"/>
     <x:col min="3" max="5" width="10.710625" style="1" customWidth="1"/>
-    <x:col min="6" max="6" width="32.996339" style="1" customWidth="1"/>
+    <x:col min="6" max="6" width="34.139196" style="1" customWidth="1"/>
     <x:col min="7" max="8" width="10.710625" style="1" customWidth="1"/>
     <x:col min="9" max="9" width="25.853482" style="1" customWidth="1"/>
-    <x:col min="10" max="10" width="12.710625" style="1" customWidth="1"/>
+    <x:col min="10" max="10" width="18.996339" style="1" customWidth="1"/>
     <x:col min="11" max="11" width="28.996339" style="1" customWidth="1"/>
     <x:col min="12" max="12" width="27.282054" style="1" customWidth="1"/>
     <x:col min="13" max="13" width="23.996339" style="1" customWidth="1"/>
     <x:col min="14" max="16" width="10.710625" style="1" customWidth="1"/>
     <x:col min="17" max="17" width="35.710625" style="1" customWidth="1"/>
     <x:col min="18" max="20" width="10.710625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="5" spans="1:20">
       <x:c r="A5" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B5" s="2"/>
       <x:c r="C5" s="2"/>
       <x:c r="D5" s="2"/>
       <x:c r="E5" s="2"/>
       <x:c r="F5" s="2"/>
       <x:c r="G5" s="2"/>
       <x:c r="H5" s="2"/>
       <x:c r="I5" s="2"/>
       <x:c r="J5" s="2"/>
       <x:c r="K5" s="2"/>
       <x:c r="L5" s="2"/>
       <x:c r="M5" s="2"/>
       <x:c r="N5" s="2"/>
@@ -2014,199 +2053,252 @@
       </x:c>
       <x:c r="K21" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L21" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="M21" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="N21" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="O21" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="P21" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:20">
       <x:c r="A22" s="4" t="s">
-        <x:v>18</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B22" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C22" s="4" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D22" s="4" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E22" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="D22" s="4" t="s">
+      <x:c r="F22" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="E22" s="4" t="s">
+      <x:c r="G22" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="F22" s="4" t="s">
+      <x:c r="H22" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="G22" s="4" t="s">
-[...2 lines deleted...]
-      <x:c r="H22" s="4" t="s"/>
       <x:c r="I22" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J22" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="K22" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L22" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="M22" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N22" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="O22" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="P22" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q22" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:20">
       <x:c r="A23" s="4" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="B23" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="B23" s="4" t="s">
+      <x:c r="C23" s="4" t="s">
         <x:v>211</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
       <x:c r="D23" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="E23" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F23" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="G23" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H23" s="4" t="s"/>
       <x:c r="I23" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="J23" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="K23" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L23" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="M23" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="N23" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="O23" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="P23" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:20">
       <x:c r="A24" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="B24" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C24" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D24" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E24" s="4" t="s">
-        <x:v>37</x:v>
-[...1 lines deleted...]
-      <x:c r="F24" s="4" t="s"/>
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="F24" s="4" t="s">
+        <x:v>226</x:v>
+      </x:c>
       <x:c r="G24" s="4" t="s">
-        <x:v>85</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H24" s="4" t="s"/>
       <x:c r="I24" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="J24" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="K24" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L24" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="M24" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="N24" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="O24" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="P24" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q24" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:20">
+      <x:c r="A25" s="4" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="B25" s="4" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="C25" s="4" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="D25" s="4" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="E25" s="4" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="F25" s="4" t="s"/>
+      <x:c r="G25" s="4" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="H25" s="4" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="I25" s="4" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="J25" s="4" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="K25" s="4" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="L25" s="4" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="M25" s="4" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="N25" s="4" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="O25" s="4" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="P25" s="4" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="Q25" s="4" t="s">
+        <x:v>244</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="2">
     <x:mergeCell ref="A1:T4"/>
     <x:mergeCell ref="A5:T5"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Listă</vt:lpstr>
       <vt:lpstr>Listă!Print_Area</vt:lpstr>
       <vt:lpstr>Listă!Print_Titles</vt:lpstr>
     </vt:vector>